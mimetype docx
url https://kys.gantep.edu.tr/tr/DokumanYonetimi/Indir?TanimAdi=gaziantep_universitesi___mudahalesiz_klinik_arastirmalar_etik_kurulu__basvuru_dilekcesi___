--- v0 (2025-10-18)
+++ v1 (2026-04-30)
@@ -1,609 +1,310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2437B" w:rsidRPr="00A2437B" w:rsidRDefault="00A2437B" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A2437B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T.C.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2437B" w:rsidRPr="00A2437B" w:rsidRDefault="00A2437B" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A2437B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">GAZİANTEP ÜNİVERSİTESİ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2437B" w:rsidRPr="00A2437B" w:rsidRDefault="00480D3E" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Müdahalesiz</w:t>
-[...26 lines deleted...]
-        <w:t>Kurulu Başkanlığına</w:t>
+        <w:t>Müdahalesiz Klinik Araştırmalar Etik Kurulu Başkanlığına</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2437B" w:rsidRDefault="00A2437B" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRPr="00C8445A" w:rsidRDefault="00286F96">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="7844"/>
           <w:tab w:val="left" w:pos="8454"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="101"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2437B" w:rsidRPr="00A2437B" w:rsidRDefault="00573B92" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRPr="00C8445A" w:rsidRDefault="0019786D">
       <w:pPr>
-        <w:pStyle w:val="GvdeMetni"/>
-[...4 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="101"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C8445A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>………………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E85DD5">
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C8445A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>……………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F7F92">
+        <w:t>’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C8445A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>…………………………………</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>nın</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C8445A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>Sorumlu</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Sorumlu Araştırmacı olduğu “…………………..…………..…………………………………………” başlıklı  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8445A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">araştırma projesi hakkında bilgilendirildim. Kurulunuzca bilimsel ve etik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8445A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
+        <w:t>yönden</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8445A" w:rsidRPr="00C8445A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...286 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00C8445A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>değerlendirilmesi hususunda gereğini bilgilerinize arz ederim.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00077FB3" w:rsidRDefault="00E85DD5" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="640" w:lineRule="atLeast"/>
         <w:ind w:left="6490" w:right="1030" w:hanging="1417"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00077FB3" w:rsidRDefault="00077FB3" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="640" w:lineRule="atLeast"/>
         <w:ind w:left="6490" w:right="1030" w:hanging="1417"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00077FB3" w:rsidRDefault="00E85DD5" w:rsidP="00077FB3">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="7371" w:right="1030" w:hanging="1559"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00573B92" w:rsidRPr="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Anabilim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00573B92" w:rsidRPr="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dalı </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00573B92" w:rsidRPr="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Başkanı</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00077FB3" w:rsidRPr="00077FB3" w:rsidRDefault="00077FB3" w:rsidP="00077FB3">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="7371" w:right="1030" w:hanging="1559"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Unvanı</w:t>
@@ -619,506 +320,493 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Adı</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Soyadı</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00573B92" w:rsidRPr="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2437B" w:rsidRPr="00077FB3" w:rsidRDefault="00077FB3" w:rsidP="00077FB3">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="7371" w:right="1030" w:hanging="1559"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00077FB3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
         <w:t>Tarih</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00A2437B" w:rsidRPr="00A2437B" w:rsidRDefault="00A2437B" w:rsidP="00077FB3">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="7371" w:hanging="1559"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2437B" w:rsidRPr="00A2437B" w:rsidRDefault="00A2437B" w:rsidP="00A2437B">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DC4666" w:rsidRPr="00A2437B" w:rsidRDefault="00DC4666">
+    <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DC4666" w:rsidRPr="00A2437B" w:rsidSect="00A2437B">
+    <w:sectPr w:rsidR="00286F96">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1580" w:right="1320" w:bottom="280" w:left="1300" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00665F04" w:rsidRDefault="00665F04" w:rsidP="001F02D0">
+    <w:p w:rsidR="004E15A6" w:rsidRDefault="004E15A6">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00665F04" w:rsidRDefault="00665F04" w:rsidP="001F02D0">
+    <w:p w:rsidR="004E15A6" w:rsidRDefault="004E15A6">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008B32EA" w:rsidRDefault="008B32EA">
+  <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008B32EA" w:rsidRDefault="008B32EA">
+  <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008B32EA" w:rsidRDefault="008B32EA">
+  <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00665F04" w:rsidRDefault="00665F04" w:rsidP="001F02D0">
+    <w:p w:rsidR="004E15A6" w:rsidRDefault="004E15A6">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00665F04" w:rsidRDefault="00665F04" w:rsidP="001F02D0">
+    <w:p w:rsidR="004E15A6" w:rsidRDefault="004E15A6">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008B32EA" w:rsidRDefault="008B32EA">
+  <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5722" w:type="pct"/>
       <w:tblInd w:w="-782" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2202"/>
       <w:gridCol w:w="3024"/>
       <w:gridCol w:w="3300"/>
       <w:gridCol w:w="2071"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001F02D0" w:rsidTr="001F02D0">
+    <w:tr w:rsidR="00286F96">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="1269"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1039" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0" w:rsidP="001F02D0">
+        <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="714375" cy="714375"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:docPr id="1" name="Resim 1" descr="GAÜN_Logo_TR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Resim 6" descr="GAÜN_Logo_TR"/>
+                        <pic:cNvPr id="1" name="Resim 1" descr="GAÜN_Logo_TR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="714375" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3961" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0" w:rsidP="001F02D0">
+        <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">GAZİANTEP ÜNİVERSİTESİ </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="001F02D0" w:rsidRDefault="008B32EA" w:rsidP="001F02D0">
+        <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>MÜDAHA</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve">LESİZ KLİNİK ARAŞTIRMALAR ETİK KURULU </w:t>
+            <w:t xml:space="preserve">MÜDAHALESİZ KLİNİK ARAŞTIRMALAR ETİK KURULU </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="001F02D0" w:rsidRDefault="009F7F92" w:rsidP="001F02D0">
+        <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>BA</w:t>
+            <w:t xml:space="preserve">BAŞVURU DİLEKÇESİ  </w:t>
           </w:r>
-          <w:r w:rsidR="001F02D0">
-[...7 lines deleted...]
-          <w:r w:rsidR="001F02D0">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="001F02D0" w:rsidTr="001F02D0">
+    <w:tr w:rsidR="00286F96">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="304"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1039" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0" w:rsidP="001F02D0">
+        <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Doküman Kodu: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>MEK</w:t>
           </w:r>
           <w:r>
@@ -1127,396 +815,375 @@
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> FRM-02</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1427" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0" w:rsidP="001F02D0">
+        <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Yürürlük Tarihi:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> 10.01.2024</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1557" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0" w:rsidP="001F02D0">
+        <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D" w:rsidP="00254A98">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Revizyon Tarihi/No:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Yeni Yayınlandı</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:r w:rsidR="00254A98">
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>24.03.2026/01</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="977" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0" w:rsidP="001F02D0">
+        <w:p w:rsidR="00286F96" w:rsidRDefault="0019786D">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Sayfa No</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve">: </w:t>
-[...28 lines deleted...]
-            <w:t>2</w:t>
+            <w:t>: 1 / 2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="001F02D0" w:rsidRDefault="001F02D0">
+  <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008B32EA" w:rsidRDefault="008B32EA">
+  <w:p w:rsidR="00286F96" w:rsidRDefault="00286F96">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2437B"/>
     <w:rsid w:val="00077FB3"/>
+    <w:rsid w:val="0019786D"/>
     <w:rsid w:val="001B6069"/>
     <w:rsid w:val="001F02D0"/>
+    <w:rsid w:val="00254A98"/>
+    <w:rsid w:val="00286F96"/>
     <w:rsid w:val="00480D3E"/>
+    <w:rsid w:val="004E15A6"/>
     <w:rsid w:val="00521274"/>
     <w:rsid w:val="00573B92"/>
     <w:rsid w:val="00665F04"/>
     <w:rsid w:val="008B32EA"/>
     <w:rsid w:val="009F7F92"/>
     <w:rsid w:val="00A2437B"/>
+    <w:rsid w:val="00C8445A"/>
     <w:rsid w:val="00DC4666"/>
     <w:rsid w:val="00E85DD5"/>
+    <w:rsid w:val="4A0F214F"/>
+    <w:rsid w:val="4FDD2C8B"/>
+    <w:rsid w:val="655B79A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="tr-TR"/>
+  <w:themeFontLang w:val="tr-TR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{BC69E933-2088-48A2-97A0-4EB99019B1C7}"/>
+  <w15:docId w15:val="{00F2E75A-15FA-4CC5-85DA-DF029A4F2F6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1524,75 +1191,71 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1742,175 +1405,163 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001B6069"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="GvdeMetni">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="GvdeMetniChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A2437B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="116"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
-[...13 lines deleted...]
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stbilgiChar"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F02D0"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
-[...6 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltbilgiChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="stbilgiChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F02D0"/>
+    <w:qFormat/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
+    <w:name w:val="Gövde Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GvdeMetni"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
+    <w:name w:val="Üstbilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stbilgi"/>
+    <w:qFormat/>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
     <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Altbilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001F02D0"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...16 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -2165,69 +1816,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>61</Words>
-  <Characters>350</Characters>
+  <Words>62</Words>
+  <Characters>357</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>410</CharactersWithSpaces>
+  <CharactersWithSpaces>418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>ACER</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.22549</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>EAB26B0A78614B8A9FE24E3BE1AB6305_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>