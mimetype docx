--- v0 (2025-10-18)
+++ v1 (2026-04-30)
@@ -285,51 +285,51 @@
             </w:r>
             <w:r w:rsidR="006F4BC5" w:rsidRPr="00325877">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00325877">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w:rsidR="006F4BC5" w:rsidRPr="00325877" w:rsidRDefault="006F4BC5" w:rsidP="006F4BC5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F4BC5" w:rsidRPr="00325877" w:rsidRDefault="00BF6219" w:rsidP="006F4BC5">
+          <w:p w:rsidR="006F4BC5" w:rsidRPr="00325877" w:rsidRDefault="00DD4675" w:rsidP="006F4BC5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="150111784"/>
                 <w:placeholder>
                   <w:docPart w:val="D6FF7A7F16BA41CBB2141F59D165C8B0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006F4BC5" w:rsidRPr="00325877">
                   <w:rPr>
                     <w:rStyle w:val="YerTutucuMetni"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Metin girmek için burayı tıklatın.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w:rsidR="006F4BC5" w:rsidRPr="00325877" w:rsidRDefault="006F4BC5" w:rsidP="006F4BC5">
             <w:pPr>
@@ -3628,51 +3628,51 @@
               <w:t>Summary of the clinical trial</w:t>
             </w:r>
             <w:r w:rsidRPr="00325877">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00325877">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E30AB1" w:rsidRPr="00325877" w:rsidRDefault="00E30AB1" w:rsidP="00E30AB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E30AB1" w:rsidRPr="00325877" w:rsidRDefault="00BF6219" w:rsidP="00E30AB1">
+          <w:p w:rsidR="00E30AB1" w:rsidRPr="00325877" w:rsidRDefault="00DD4675" w:rsidP="00E30AB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1567554102"/>
                 <w:placeholder>
                   <w:docPart w:val="9BC28116AB4C42B9B96EBC06061B0E56"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E30AB1" w:rsidRPr="00325877">
                   <w:rPr>
                     <w:rStyle w:val="YerTutucuMetni"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t>Click here on enter text</w:t>
                 </w:r>
               </w:sdtContent>
@@ -8795,58 +8795,58 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="006D59F4" w:rsidRPr="00325877" w:rsidRDefault="006D59F4" w:rsidP="007D54E1"/>
     <w:sectPr w:rsidR="006D59F4" w:rsidRPr="00325877" w:rsidSect="0006523A">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1702" w:right="1973" w:bottom="567" w:left="1417" w:header="426" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE7E68" w:rsidRDefault="00EE7E68" w:rsidP="00B473EB">
+    <w:p w:rsidR="00DD4675" w:rsidRDefault="00DD4675" w:rsidP="00B473EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE7E68" w:rsidRDefault="00EE7E68" w:rsidP="00B473EB">
+    <w:p w:rsidR="00DD4675" w:rsidRDefault="00DD4675" w:rsidP="00B473EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -8884,58 +8884,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00BE5B27" w:rsidRDefault="00BE5B27">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00BE5B27" w:rsidRDefault="00BE5B27">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE7E68" w:rsidRDefault="00EE7E68" w:rsidP="00B473EB">
+    <w:p w:rsidR="00DD4675" w:rsidRDefault="00DD4675" w:rsidP="00B473EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE7E68" w:rsidRDefault="00EE7E68" w:rsidP="00B473EB">
+    <w:p w:rsidR="00DD4675" w:rsidRDefault="00DD4675" w:rsidP="00B473EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00BE5B27" w:rsidRDefault="00BE5B27">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5722" w:type="pct"/>
       <w:tblInd w:w="-782" w:type="dxa"/>
       <w:tblBorders>
@@ -9068,52 +9068,50 @@
               <w:bCs/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">GAZİANTEP ÜNİVERSİTESİ  </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00325877" w:rsidRDefault="00BE5B27" w:rsidP="00325877">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>MÜDAHA</w:t>
           </w:r>
-          <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="4"/>
           <w:r w:rsidR="00325877">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">LESİZ KLİNİK ARAŞTIRMALAR ETİK KURULU </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00325877" w:rsidRDefault="00325877" w:rsidP="00325877">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:eastAsia="en-US"/>
@@ -9266,52 +9264,61 @@
         <w:p w:rsidR="00325877" w:rsidRDefault="00325877" w:rsidP="00325877">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Revizyon Tarihi/No:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Yeni Yayınlandı</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:r w:rsidR="002B689A">
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>24.03.2026/01</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+          <w:bookmarkEnd w:id="4"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="977" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00325877" w:rsidRDefault="00325877" w:rsidP="00325877">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
@@ -9766,83 +9773,84 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B24B6"/>
     <w:rsid w:val="0006523A"/>
     <w:rsid w:val="00095190"/>
     <w:rsid w:val="00096B70"/>
     <w:rsid w:val="000A6029"/>
     <w:rsid w:val="000B24B6"/>
     <w:rsid w:val="00116CBF"/>
     <w:rsid w:val="001478BC"/>
     <w:rsid w:val="00152CB3"/>
     <w:rsid w:val="001E3755"/>
     <w:rsid w:val="00200222"/>
     <w:rsid w:val="0022189F"/>
     <w:rsid w:val="00265EB0"/>
     <w:rsid w:val="00290D33"/>
     <w:rsid w:val="002B603A"/>
+    <w:rsid w:val="002B689A"/>
     <w:rsid w:val="002C4D80"/>
     <w:rsid w:val="002D5800"/>
     <w:rsid w:val="00325877"/>
     <w:rsid w:val="00347B43"/>
     <w:rsid w:val="003528AC"/>
     <w:rsid w:val="00357903"/>
     <w:rsid w:val="00362533"/>
     <w:rsid w:val="00370467"/>
     <w:rsid w:val="0037750C"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="0038490D"/>
     <w:rsid w:val="003C521A"/>
     <w:rsid w:val="004369E3"/>
     <w:rsid w:val="00474A58"/>
     <w:rsid w:val="00487991"/>
     <w:rsid w:val="004B3EEB"/>
     <w:rsid w:val="004E0C29"/>
     <w:rsid w:val="00516045"/>
     <w:rsid w:val="0052020A"/>
     <w:rsid w:val="00525C6C"/>
     <w:rsid w:val="00525D82"/>
     <w:rsid w:val="00560EBE"/>
     <w:rsid w:val="00586168"/>
     <w:rsid w:val="005D4B06"/>
     <w:rsid w:val="00610B86"/>
@@ -9873,82 +9881,83 @@
     <w:rsid w:val="009E09A2"/>
     <w:rsid w:val="009F619E"/>
     <w:rsid w:val="00A75737"/>
     <w:rsid w:val="00AD56C9"/>
     <w:rsid w:val="00AE795F"/>
     <w:rsid w:val="00AF7AD7"/>
     <w:rsid w:val="00B43335"/>
     <w:rsid w:val="00B473EB"/>
     <w:rsid w:val="00B50539"/>
     <w:rsid w:val="00B64B80"/>
     <w:rsid w:val="00B74D89"/>
     <w:rsid w:val="00B75032"/>
     <w:rsid w:val="00BA3354"/>
     <w:rsid w:val="00BE5B27"/>
     <w:rsid w:val="00BF6219"/>
     <w:rsid w:val="00C335CE"/>
     <w:rsid w:val="00C44D4F"/>
     <w:rsid w:val="00CE23AF"/>
     <w:rsid w:val="00CE7AF5"/>
     <w:rsid w:val="00CF5C69"/>
     <w:rsid w:val="00D060D8"/>
     <w:rsid w:val="00D20BFD"/>
     <w:rsid w:val="00D36391"/>
     <w:rsid w:val="00D70F8E"/>
     <w:rsid w:val="00DC2E63"/>
+    <w:rsid w:val="00DD4675"/>
     <w:rsid w:val="00DE5C5E"/>
     <w:rsid w:val="00DF6C7D"/>
     <w:rsid w:val="00E30AB1"/>
     <w:rsid w:val="00E3655D"/>
     <w:rsid w:val="00EA6382"/>
     <w:rsid w:val="00ED77EC"/>
     <w:rsid w:val="00EE7E68"/>
     <w:rsid w:val="00EF342F"/>
     <w:rsid w:val="00F079F8"/>
     <w:rsid w:val="00F6563C"/>
     <w:rsid w:val="00F724D4"/>
     <w:rsid w:val="00F73A9F"/>
     <w:rsid w:val="00FB737B"/>
     <w:rsid w:val="00FF799E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:docId w15:val="{111AD382-2C70-4342-8FB9-5848862A62A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -10849,50 +10858,51 @@
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00477D68"/>
     <w:rsid w:val="000970A7"/>
     <w:rsid w:val="000D6A5C"/>
     <w:rsid w:val="00123C20"/>
     <w:rsid w:val="00147608"/>
     <w:rsid w:val="001B03E6"/>
     <w:rsid w:val="001D0664"/>
     <w:rsid w:val="002424BE"/>
     <w:rsid w:val="003755A0"/>
     <w:rsid w:val="00477D68"/>
     <w:rsid w:val="004E393B"/>
     <w:rsid w:val="006560AC"/>
     <w:rsid w:val="006564EC"/>
+    <w:rsid w:val="006A703D"/>
     <w:rsid w:val="00732D45"/>
     <w:rsid w:val="00736596"/>
     <w:rsid w:val="008C4449"/>
     <w:rsid w:val="00A13085"/>
     <w:rsid w:val="00AA392A"/>
     <w:rsid w:val="00B45725"/>
     <w:rsid w:val="00C257C6"/>
     <w:rsid w:val="00C91863"/>
     <w:rsid w:val="00D725A7"/>
     <w:rsid w:val="00DD55D1"/>
     <w:rsid w:val="00E27C98"/>
     <w:rsid w:val="00E30A28"/>
     <w:rsid w:val="00E70F30"/>
     <w:rsid w:val="00E75887"/>
     <w:rsid w:val="00EA7854"/>
     <w:rsid w:val="00ED0BBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -11838,51 +11848,51 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate>2015-09-01T00:00:00</PublishDate>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CDE82C0-D7D6-4F66-8C82-8A7BF8E2D1F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009EBD25-3C62-4464-97B9-AE4EA9752AC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>BMTF V3</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1204</Words>
   <Characters>6865</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>