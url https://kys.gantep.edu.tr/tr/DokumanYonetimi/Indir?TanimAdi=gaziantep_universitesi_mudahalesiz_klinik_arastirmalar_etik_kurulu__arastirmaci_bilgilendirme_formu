--- v0 (2025-10-18)
+++ v1 (2026-04-30)
@@ -1,898 +1,1213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidRDefault="002F60DC" w:rsidP="002F60DC">
+    <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B004F7">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidRDefault="002F60DC" w:rsidP="002F60DC">
+    <w:p w:rsidR="00776440" w:rsidRDefault="00776440" w:rsidP="00776440">
+      <w:pPr>
+        <w:pStyle w:val="stbilgi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MÜDAHALESİZ KLİNİK ARAŞTIRMALAR ETİK KURULU </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B004F7">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARAŞTIRMACI BİLGİLENDİRME FORMU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidRDefault="002F60DC" w:rsidP="002F60DC">
+    <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidRDefault="002F60DC" w:rsidP="00E7039E">
+    <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B004F7">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B004F7">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>……………………………</w:t>
+        <w:t>………………………………….…</w:t>
       </w:r>
-      <w:r w:rsidR="00962F06" w:rsidRPr="00B004F7">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> ile ilgili tüm birimler Araştırma Protokolü, İyi Klinik Uygulamalar ve İyi Laboratuvar Uygulamaları konusunda yeterince bilgilendirilmiştir.</w:t>
+        <w:t>” başlıklı çalışmam ile ilgili tüm birimler Araştırma Protokolü, İyi Klinik Uygulamalar ve İyi Laboratuvar Uygulamaları konusunda yeterince bilgilendirilmiştir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidRDefault="002F60DC" w:rsidP="002F60DC">
+    <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="10138" w:type="dxa"/>
+        <w:tblW w:w="5159" w:type="pct"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2502"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3197"/>
+        <w:gridCol w:w="2119"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1623"/>
+        <w:gridCol w:w="1623"/>
+        <w:gridCol w:w="2341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidTr="00B004F7">
+      <w:tr w:rsidR="00CA5B8B" w:rsidTr="00776440">
         <w:trPr>
           <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10138" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
-          <w:p w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidRDefault="002F60DC" w:rsidP="002F60DC">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B004F7">
+            <w:r w:rsidRPr="00776440">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Katılan Birimlerin Sorumluları</w:t>
+              <w:t>Araştırmacıların Birim Sorumluları</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidTr="002F60DC">
+      <w:tr w:rsidR="00CA5B8B" w:rsidTr="00776440">
+        <w:trPr>
+          <w:trHeight w:val="684"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRPr="00776440" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776440">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Görevi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRPr="00776440" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00776440">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Görev yaptığı Kurum/Birim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Adı Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Tarih</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA5B8B" w:rsidTr="00776440">
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
-[...78 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1133" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.......</w:t>
+            </w:r>
+            <w:r w:rsidR="00A61219">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>....</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anabilim Dalı Başkanı/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA473F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>aşhekim vb.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55D90" w:rsidRPr="00B004F7" w:rsidTr="002F60DC">
+      <w:tr w:rsidR="00CA5B8B" w:rsidTr="00776440">
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:p w:rsidR="00C55D90" w:rsidRPr="00B004F7" w:rsidRDefault="00C55D90" w:rsidP="002F60DC">
+            <w:tcW w:w="1133" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>..</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA473F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.....</w:t>
+            </w:r>
+            <w:r w:rsidR="00A61219">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.....</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA473F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.. Anabilim Dalı Başkanı/ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>aşhekim vb.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>(gerekirse bu bölümü çoğaltınız)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="868" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CA5B8B" w:rsidRDefault="00CA5B8B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002F60DC" w:rsidRPr="00B004F7" w:rsidRDefault="002F60DC" w:rsidP="002F60DC">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1077" w:tblpY="1283"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5474" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2465"/>
+        <w:gridCol w:w="2174"/>
+        <w:gridCol w:w="2394"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="1383"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F350C">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1095" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Ad-Soyadı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Görev yaptığı birim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00776440" w:rsidRDefault="00776440">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Anabilim Dalı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="758" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>İmza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Tarih</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F350C">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Sorumlu Araştırmacı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1095" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="758" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F350C">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yardımcı Araştırmacı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>(gerekirse bu bölümü çoğaltınız)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1095" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1206" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="758" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...181 lines deleted...]
-    <w:sectPr w:rsidR="004A35D2" w:rsidRPr="00B004F7">
+    <w:sectPr w:rsidR="008F350C">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E86E65" w:rsidRDefault="00E86E65" w:rsidP="002F60DC">
+    <w:p w:rsidR="00677135" w:rsidRDefault="00677135">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E86E65" w:rsidRDefault="00E86E65" w:rsidP="002F60DC">
+    <w:p w:rsidR="00677135" w:rsidRDefault="00677135">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7">
+  <w:p w:rsidR="000B7898" w:rsidRDefault="000B7898">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7">
+  <w:p w:rsidR="000B7898" w:rsidRDefault="000B7898">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7">
+  <w:p w:rsidR="000B7898" w:rsidRDefault="000B7898">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E86E65" w:rsidRDefault="00E86E65" w:rsidP="002F60DC">
+    <w:p w:rsidR="00677135" w:rsidRDefault="00677135">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E86E65" w:rsidRDefault="00E86E65" w:rsidP="002F60DC">
+    <w:p w:rsidR="00677135" w:rsidRDefault="00677135">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7">
+  <w:p w:rsidR="000B7898" w:rsidRDefault="000B7898">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5722" w:type="pct"/>
       <w:tblInd w:w="-782" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2151"/>
       <w:gridCol w:w="2953"/>
       <w:gridCol w:w="3222"/>
       <w:gridCol w:w="2022"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00B004F7" w:rsidTr="00B004F7">
+    <w:tr w:rsidR="008F350C">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="1269"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1039" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7" w:rsidP="00B004F7">
+        <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="714375" cy="714375"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:docPr id="1" name="Resim 1" descr="GAÜN_Logo_TR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Resim 6" descr="GAÜN_Logo_TR"/>
+                        <pic:cNvPr id="1" name="Resim 1" descr="GAÜN_Logo_TR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="714375" cy="714375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3961" w:type="pct"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7" w:rsidP="00B004F7">
+        <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">GAZİANTEP ÜNİVERSİTESİ </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B004F7" w:rsidRDefault="007255B5" w:rsidP="00B004F7">
+        <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
-            <w:t>MÜDAHA</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve">LESİZ KLİNİK ARAŞTIRMALAR ETİK KURULU </w:t>
+            <w:t xml:space="preserve">MÜDAHALESİZ KLİNİK ARAŞTIRMALAR ETİK KURULU </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7" w:rsidP="00B004F7">
+        <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B004F7">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>ARAŞTIRMACI BİLGİLENDİRME FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B004F7" w:rsidTr="00B004F7">
+    <w:tr w:rsidR="008F350C">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="304"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1039" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7" w:rsidP="00B004F7">
+        <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Doküman Kodu: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>MEK</w:t>
           </w:r>
           <w:r>
@@ -901,328 +1216,305 @@
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> FRM-06</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1427" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7" w:rsidP="00B004F7">
+        <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Yürürlük Tarihi:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> 10.01.2024</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1557" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7" w:rsidP="00B004F7">
+        <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Revizyon Tarihi/No:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Yeni Yayınlandı</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:r w:rsidR="000B7898">
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>24.03.2026/01</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="977" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
-          <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7" w:rsidP="00B004F7">
+        <w:p w:rsidR="008F350C" w:rsidRDefault="00CA5B8B">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Sayfa No</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve">: </w:t>
-[...28 lines deleted...]
-            <w:t>2</w:t>
+            <w:t>: 1 / 2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7">
+  <w:p w:rsidR="008F350C" w:rsidRDefault="008F350C">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B004F7" w:rsidRDefault="00B004F7">
+  <w:p w:rsidR="000B7898" w:rsidRDefault="000B7898">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA5CFA"/>
     <w:rsid w:val="0005543C"/>
+    <w:rsid w:val="000B7898"/>
     <w:rsid w:val="002314E4"/>
     <w:rsid w:val="002F60DC"/>
     <w:rsid w:val="004A35D2"/>
     <w:rsid w:val="005159A8"/>
+    <w:rsid w:val="00677135"/>
     <w:rsid w:val="007255B5"/>
+    <w:rsid w:val="00776440"/>
     <w:rsid w:val="00815164"/>
+    <w:rsid w:val="008F350C"/>
+    <w:rsid w:val="00920BC6"/>
     <w:rsid w:val="00962F06"/>
+    <w:rsid w:val="00A61219"/>
     <w:rsid w:val="00AB06E6"/>
     <w:rsid w:val="00B004F7"/>
     <w:rsid w:val="00C55D90"/>
+    <w:rsid w:val="00CA5B8B"/>
     <w:rsid w:val="00DA5CFA"/>
     <w:rsid w:val="00E7039E"/>
     <w:rsid w:val="00E86E65"/>
+    <w:rsid w:val="00EA473F"/>
+    <w:rsid w:val="3CA97977"/>
+    <w:rsid w:val="4B6E40B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="tr-TR"/>
+  <w:themeFontLang w:val="tr-TR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{815710BF-03D7-44E9-B929-D93B131008C6}"/>
+  <w15:docId w15:val="{0178029E-19E7-4357-9C65-7CFE2F85B89D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1240,51 +1532,51 @@
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1300,78 +1592,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1521,198 +1809,170 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Altbilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltbilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stbilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stbilgiChar"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F60DC"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="002F60DC"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stbilgi">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
     <w:name w:val="Üstbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="stbilgi"/>
-    <w:rsid w:val="002F60DC"/>
-[...14 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
     <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Altbilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F60DC"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...30 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1722,86 +1982,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1932,82 +2192,69 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>62</Words>
-  <Characters>358</Characters>
+  <Words>95</Words>
+  <Characters>543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>419</CharactersWithSpaces>
+  <CharactersWithSpaces>637</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>User</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.22549</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>66F6D3F645F9440AADE6CF048E882DC9_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>