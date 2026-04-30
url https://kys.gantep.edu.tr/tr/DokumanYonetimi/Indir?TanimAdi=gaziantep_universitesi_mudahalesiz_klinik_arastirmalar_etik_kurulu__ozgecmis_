--- v0 (2025-10-18)
+++ v1 (2026-04-30)
@@ -2015,51 +2015,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003B4748" w:rsidRPr="005F7529" w:rsidRDefault="003B4748" w:rsidP="008C747E">
             <w:pPr>
               <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BC7119" w:rsidRDefault="00B46801" w:rsidP="008C747E">
+    <w:p w:rsidR="00BC7119" w:rsidRDefault="00AF7B53" w:rsidP="008C747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005F7529" w:rsidRPr="005F7529" w:rsidRDefault="005F7529" w:rsidP="008C747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CC2970" w:rsidRPr="005F7529" w:rsidRDefault="00CC2970" w:rsidP="008C747E">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2326,161 +2326,170 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B4748" w:rsidRPr="005F7529" w:rsidSect="00AD4CEA">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E47280" w:rsidRDefault="00E47280" w:rsidP="003B4748">
+    <w:p w:rsidR="00AF7B53" w:rsidRDefault="00AF7B53" w:rsidP="003B4748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E47280" w:rsidRDefault="00E47280" w:rsidP="003B4748">
+    <w:p w:rsidR="00AF7B53" w:rsidRDefault="00AF7B53" w:rsidP="003B4748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B46801" w:rsidRDefault="00B46801">
+  <w:p w:rsidR="00FA0DD1" w:rsidRDefault="00FA0DD1">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="003B4748" w:rsidRDefault="003B4748">
+  <w:p w:rsidR="003B4748" w:rsidRPr="00FA0DD1" w:rsidRDefault="00FA0DD1">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00FA0DD1">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>Her Sayfaya İmza Atılmalıdır</w:t>
+    </w:r>
   </w:p>
   <w:p w:rsidR="003B4748" w:rsidRDefault="003B4748">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B46801" w:rsidRDefault="00B46801">
+  <w:p w:rsidR="00FA0DD1" w:rsidRDefault="00FA0DD1">
     <w:pPr>
       <w:pStyle w:val="Altbilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E47280" w:rsidRDefault="00E47280" w:rsidP="003B4748">
+    <w:p w:rsidR="00AF7B53" w:rsidRDefault="00AF7B53" w:rsidP="003B4748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E47280" w:rsidRDefault="00E47280" w:rsidP="003B4748">
+    <w:p w:rsidR="00AF7B53" w:rsidRDefault="00AF7B53" w:rsidP="003B4748">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B46801" w:rsidRDefault="00B46801">
+  <w:p w:rsidR="00FA0DD1" w:rsidRDefault="00FA0DD1">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5722" w:type="pct"/>
       <w:tblInd w:w="-782" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
@@ -2625,52 +2634,50 @@
             </w:rPr>
             <w:t>MÜDAHA</w:t>
           </w:r>
           <w:r w:rsidR="005F7529" w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">LESİZ KLİNİK ARAŞTIRMALAR ETİK KURULU </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="005F7529" w:rsidRPr="00AD4CEA" w:rsidRDefault="005F7529" w:rsidP="005F7529">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="0"/>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">ÖZGEÇMİŞ </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="005F7529" w:rsidRPr="00AD4CEA" w:rsidTr="00E10F13">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="304"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1039" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="005F7529" w:rsidRPr="00AD4CEA" w:rsidRDefault="005F7529" w:rsidP="005F7529">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
@@ -2758,52 +2765,61 @@
         </w:tcPr>
         <w:p w:rsidR="005F7529" w:rsidRPr="00AD4CEA" w:rsidRDefault="005F7529" w:rsidP="005F7529">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Revizyon Tarihi/No:</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Yeni Yayınlandı</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
+          <w:r w:rsidR="00443A47">
+            <w:rPr>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>24.03.2026/01</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="977" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="005F7529" w:rsidRPr="00AD4CEA" w:rsidRDefault="005F7529" w:rsidP="005F7529">
           <w:pPr>
             <w:pStyle w:val="stbilgi"/>
             <w:spacing w:before="60"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AD4CEA">
@@ -2833,60 +2849,60 @@
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00B46801">
+          <w:r w:rsidR="00443A47">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
@@ -2894,96 +2910,96 @@
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00B46801">
+          <w:r w:rsidR="00443A47">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00AD4CEA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="003B4748" w:rsidRDefault="003B4748">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B46801" w:rsidRDefault="00B46801">
+  <w:p w:rsidR="00FA0DD1" w:rsidRDefault="00FA0DD1">
     <w:pPr>
       <w:pStyle w:val="stbilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="346B20D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F76A3C5C"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
@@ -3028,51 +3044,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="5E46742D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21484096"/>
     <w:lvl w:ilvl="0" w:tplc="041F0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
@@ -3128,123 +3144,128 @@
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B4748"/>
     <w:rsid w:val="0001701C"/>
     <w:rsid w:val="001040BF"/>
+    <w:rsid w:val="00162CD8"/>
     <w:rsid w:val="00166AD7"/>
     <w:rsid w:val="00233407"/>
     <w:rsid w:val="002338FB"/>
     <w:rsid w:val="00301B2D"/>
     <w:rsid w:val="003B4748"/>
     <w:rsid w:val="00400EB7"/>
+    <w:rsid w:val="00443A47"/>
     <w:rsid w:val="004E05F6"/>
     <w:rsid w:val="004E62DE"/>
     <w:rsid w:val="00516C28"/>
+    <w:rsid w:val="005C2A91"/>
     <w:rsid w:val="005F7529"/>
     <w:rsid w:val="00731BA7"/>
     <w:rsid w:val="007E34C5"/>
     <w:rsid w:val="008C747E"/>
     <w:rsid w:val="008F57F5"/>
     <w:rsid w:val="00983648"/>
     <w:rsid w:val="009D3E12"/>
     <w:rsid w:val="00AD4CEA"/>
+    <w:rsid w:val="00AF7B53"/>
     <w:rsid w:val="00B46801"/>
     <w:rsid w:val="00C33505"/>
     <w:rsid w:val="00C52457"/>
     <w:rsid w:val="00C77FB3"/>
     <w:rsid w:val="00CC2970"/>
     <w:rsid w:val="00D90EEE"/>
     <w:rsid w:val="00E45A9F"/>
     <w:rsid w:val="00E47280"/>
     <w:rsid w:val="00E951BE"/>
+    <w:rsid w:val="00FA0DD1"/>
     <w:rsid w:val="00FD56A5"/>
     <w:rsid w:val="00FF2526"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C239C39E-BE44-41B6-9523-00B2BA6D840D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>