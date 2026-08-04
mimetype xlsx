--- v0 (2026-03-27)
+++ v1 (2026-08-04)
@@ -6,70 +6,70 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr checkCompatibility="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Turizm Myo Dökümanlar\TOM-Personel Formları\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\GAÜNTDP\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8595" firstSheet="2" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="2370" windowHeight="0" firstSheet="2" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Aşçılık Programı ANZ" sheetId="5" r:id="rId1"/>
     <sheet name="Otel,Lokanta ve İkram Hiz. Böl." sheetId="1" r:id="rId2"/>
     <sheet name="Mutabakat Formu" sheetId="11" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Mutabakat Formu'!$A$1:$F$23</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="67">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="70">
   <x:si>
     <x:t>T.C.</x:t>
   </x:si>
   <x:si>
     <x:t>GAZİANTEP ÜNİVERSİTESİ</x:t>
   </x:si>
   <x:si>
     <x:t>TURİZM VE OTELCİLİK MESLEK YÜKSEKOKULU</x:t>
   </x:si>
   <x:si>
     <x:t>OTEL,LOKANTA VE İKRAM HİZMETLERİ BÖLÜMÜ</x:t>
   </x:si>
   <x:si>
     <x:t>2021-2022 AKADEMİK YILI BAHAR DÖNEMİ  MEZUN ADAYLARI</x:t>
   </x:si>
   <x:si>
     <x:t>Sıra No</x:t>
   </x:si>
   <x:si>
     <x:t>ÖĞRENCİ NO</x:t>
   </x:si>
   <x:si>
     <x:t>AD SOYAD</x:t>
   </x:si>
   <x:si>
@@ -213,63 +213,109 @@
   <x:si>
     <x:t>Betül YURTTAŞ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROGRAM SORUMLUSU (DANIŞMAN)   </x:t>
   </x:si>
   <x:si>
     <x:t>2.sayfa</x:t>
   </x:si>
   <x:si>
     <x:t>1.sayfa</x:t>
   </x:si>
   <x:si>
     <x:t>İmza:</x:t>
   </x:si>
   <x:si>
     <x:t>………………………………………………………... BÖLÜMÜ</x:t>
   </x:si>
   <x:si>
     <x:t>202...-202…... AKADEMİK YILI ………... DÖNEMİ  MEZUN ADAYI</x:t>
   </x:si>
   <x:si>
     <x:t>Öğr.Elemanı:</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bölümün Onayı : ………………………………………….Bölümü    </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Doküman Kodu: TOM-FRM-41</x:t>
   </x:si>
   <x:si>
     <x:t>Yürürlük Tarihi: 05.05.2025</x:t>
   </x:si>
   <x:si>
-    <x:t>Revizyon Tarihi / No:  Yeni Yayınlandı</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sayfa:1/1</x:t>
+  </x:si>
+  <x:si>
+    <x:r>
+      <x:rPr>
+        <x:b/>
+        <x:u/>
+        <x:sz val="10"/>
+        <x:rFont val="Arial Tur"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t xml:space="preserve">Bölümün Onayı </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:b/>
+        <x:sz val="10"/>
+        <x:rFont val="Arial Tur"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t xml:space="preserve">: </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:b/>
+        <x:u/>
+        <x:sz val="10"/>
+        <x:rFont val="Arial Tur"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t>………………………………………….Bölümü</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:b/>
+        <x:sz val="10"/>
+        <x:rFont val="Arial Tur"/>
+        <x:charset val="162"/>
+      </x:rPr>
+      <x:t xml:space="preserve">    </x:t>
+    </x:r>
+  </x:si>
+  <x:si>
+    <x:t>PROGRAM SORUMLUSU (DANIŞMAN)(EĞER 2. DANIŞMAN VAR İSE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">İmza: </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Öğr. Elemanı: </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Revizyon Tarihi / No:  25.06.2026/01</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="00000"/>
     <numFmt numFmtId="165" formatCode="[$-41F]0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Tur"/>
       <charset val="162"/>
     </font>
     <font>
@@ -438,51 +484,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -534,160 +580,163 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sayfa1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60512</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Resim 1" descr="C:\Users\technopc\AppData\Local\Temp\Rar$DRa0.950\GAÜN_Logo_TR.png">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="76200"/>
           <a:ext cx="714375" cy="736787"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
@@ -994,102 +1043,102 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView topLeftCell="A46" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E53" sqref="E53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" customWidth="1"/>
     <col min="3" max="3" width="24.140625" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" customWidth="1"/>
     <col min="5" max="5" width="59.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="45"/>
-[...2 lines deleted...]
-      <c r="E1" s="45"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="48"/>
-[...2 lines deleted...]
-      <c r="E2" s="48"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="49"/>
-[...2 lines deleted...]
-      <c r="E3" s="49"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="49"/>
-[...2 lines deleted...]
-      <c r="E4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="50" t="s">
+      <c r="A5" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="50"/>
-[...2 lines deleted...]
-      <c r="E5" s="50"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="51"/>
-[...2 lines deleted...]
-      <c r="E6" s="51"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
     </row>
     <row r="7" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>1</v>
       </c>
       <c r="B8" s="23">
         <v>201202011067</v>
       </c>
@@ -1497,57 +1546,57 @@
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>25</v>
       </c>
       <c r="B32" s="23">
         <v>201202011051</v>
       </c>
       <c r="C32" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A33" s="27"/>
       <c r="B33" s="27"/>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
     </row>
     <row r="34" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A34" s="42" t="s">
+      <c r="A34" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="B34" s="43"/>
-[...2 lines deleted...]
-      <c r="E34" s="43"/>
+      <c r="B34" s="44"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="44"/>
     </row>
     <row r="35" spans="1:5" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>26</v>
       </c>
       <c r="B36" s="23">
         <v>201202011060</v>
       </c>
@@ -1725,180 +1774,180 @@
         <v>54</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A47" s="7"/>
       <c r="B47" s="8"/>
       <c r="C47" s="9"/>
       <c r="D47" s="10"/>
       <c r="E47" s="11"/>
     </row>
     <row r="48" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A48" s="7"/>
       <c r="B48" s="8"/>
       <c r="C48" s="9"/>
       <c r="D48" s="10"/>
       <c r="E48" s="11"/>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="12"/>
-      <c r="B49" s="52" t="s">
+      <c r="B49" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="C49" s="52"/>
-[...1 lines deleted...]
-      <c r="E49" s="52"/>
+      <c r="C49" s="53"/>
+      <c r="D49" s="53"/>
+      <c r="E49" s="53"/>
     </row>
     <row r="50" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A50" s="12"/>
       <c r="B50" s="21"/>
       <c r="C50" s="21"/>
       <c r="D50" s="21"/>
       <c r="E50" s="21"/>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A51" s="46"/>
-[...1 lines deleted...]
-      <c r="C51" s="46" t="s">
+      <c r="A51" s="47"/>
+      <c r="B51" s="47"/>
+      <c r="C51" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="D51" s="46"/>
+      <c r="D51" s="47"/>
       <c r="E51" s="22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A52" s="47"/>
-[...1 lines deleted...]
-      <c r="C52" s="47" t="s">
+      <c r="A52" s="48"/>
+      <c r="B52" s="48"/>
+      <c r="C52" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="D52" s="47"/>
+      <c r="D52" s="48"/>
       <c r="E52" s="20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="20"/>
       <c r="B53" s="20"/>
-      <c r="C53" s="41" t="s">
+      <c r="C53" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="D53" s="41"/>
+      <c r="D53" s="42"/>
       <c r="E53" s="28" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="A34:E34"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="C52:D52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.85546875" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" customWidth="1"/>
     <col min="4" max="4" width="35.42578125" customWidth="1"/>
     <col min="5" max="5" width="55.7109375" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...2 lines deleted...]
-      <c r="E1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="49"/>
-[...2 lines deleted...]
-      <c r="E2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="49"/>
-[...2 lines deleted...]
-      <c r="E3" s="49"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="50" t="s">
+      <c r="A4" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="50"/>
-[...2 lines deleted...]
-      <c r="E4" s="50"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="51" t="s">
+      <c r="A5" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="51"/>
-[...2 lines deleted...]
-      <c r="E5" s="51"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
     </row>
     <row r="6" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>1</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="5"/>
       <c r="D7" s="6"/>
@@ -1999,197 +2048,197 @@
         <v>10</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
       <c r="E16" s="19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A17" s="7"/>
       <c r="B17" s="8"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="11"/>
     </row>
     <row r="18" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A18" s="7"/>
       <c r="B18" s="8"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="12"/>
-      <c r="B19" s="52" t="s">
+      <c r="B19" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="52"/>
-[...1 lines deleted...]
-      <c r="E19" s="52"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
     </row>
     <row r="20" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A20" s="12"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="46"/>
-      <c r="B21" s="46"/>
+      <c r="A21" s="47"/>
+      <c r="B21" s="47"/>
       <c r="C21" s="14"/>
       <c r="D21" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="47"/>
-      <c r="B22" s="47"/>
+      <c r="A22" s="48"/>
+      <c r="B22" s="48"/>
       <c r="C22" s="16"/>
       <c r="D22" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="17"/>
       <c r="B23" s="17"/>
       <c r="C23" s="12"/>
       <c r="D23" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="28" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="B19:E19"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:M24"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <x:selection activeCell="D10" sqref="D10"/>
+      <x:selection activeCell="E26" sqref="E26"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="9" customWidth="1"/>
     <x:col min="2" max="2" width="14.42578125" customWidth="1"/>
     <x:col min="3" max="3" width="20.140625" customWidth="1"/>
-    <x:col min="4" max="4" width="36.7109375" customWidth="1"/>
+    <x:col min="4" max="4" width="70.5703125" customWidth="1"/>
     <x:col min="5" max="5" width="55.7109375" customWidth="1"/>
     <x:col min="6" max="6" width="0.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="14.45" x14ac:dyDescent="0.3">
-      <x:c r="A1" s="55" t="s">
+      <x:c r="A1" s="54" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B1" s="56"/>
-[...2 lines deleted...]
-      <x:c r="E1" s="57"/>
+      <x:c r="B1" s="55"/>
+      <x:c r="C1" s="55"/>
+      <x:c r="D1" s="55"/>
+      <x:c r="E1" s="56"/>
     </x:row>
     <x:row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <x:c r="A2" s="58" t="s">
+      <x:c r="A2" s="57" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B2" s="50"/>
-[...2 lines deleted...]
-      <x:c r="E2" s="59"/>
+      <x:c r="B2" s="51"/>
+      <x:c r="C2" s="51"/>
+      <x:c r="D2" s="51"/>
+      <x:c r="E2" s="58"/>
     </x:row>
     <x:row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <x:c r="A3" s="58" t="s">
+      <x:c r="A3" s="57" t="s">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="B3" s="50"/>
-[...2 lines deleted...]
-      <x:c r="E3" s="59"/>
+      <x:c r="B3" s="51"/>
+      <x:c r="C3" s="51"/>
+      <x:c r="D3" s="51"/>
+      <x:c r="E3" s="58"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <x:c r="A4" s="58" t="s">
+      <x:c r="A4" s="57" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="B4" s="50"/>
-[...2 lines deleted...]
-      <x:c r="E4" s="59"/>
+      <x:c r="B4" s="51"/>
+      <x:c r="C4" s="51"/>
+      <x:c r="D4" s="51"/>
+      <x:c r="E4" s="58"/>
     </x:row>
     <x:row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <x:c r="A5" s="60" t="s">
+      <x:c r="A5" s="59" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B5" s="51"/>
-[...2 lines deleted...]
-      <x:c r="E5" s="61"/>
+      <x:c r="B5" s="52"/>
+      <x:c r="C5" s="52"/>
+      <x:c r="D5" s="52"/>
+      <x:c r="E5" s="60"/>
     </x:row>
     <x:row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <x:c r="A6" s="53" t="s">
+      <x:c r="A6" s="62" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B6" s="62"/>
+      <x:c r="C6" s="41" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B6" s="53"/>
-      <x:c r="C6" s="54" t="s">
+      <x:c r="D6" s="41" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E6" s="41" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <x:c r="A7" s="51"/>
-[...3 lines deleted...]
-      <x:c r="E7" s="51"/>
+      <x:c r="A7" s="52"/>
+      <x:c r="B7" s="52"/>
+      <x:c r="C7" s="52"/>
+      <x:c r="D7" s="52"/>
+      <x:c r="E7" s="52"/>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A8" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <x:c r="A9" s="1"/>
       <x:c r="B9" s="2"/>
       <x:c r="C9" s="2"/>
       <x:c r="D9" s="2"/>
       <x:c r="E9" s="2"/>
     </x:row>
@@ -2223,107 +2272,113 @@
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <x:c r="A14" s="3"/>
       <x:c r="B14" s="4"/>
       <x:c r="C14" s="5"/>
       <x:c r="D14" s="6"/>
       <x:c r="E14" s="38"/>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A15" s="7"/>
       <x:c r="B15" s="8"/>
       <x:c r="C15" s="7"/>
       <x:c r="D15" s="7"/>
       <x:c r="E15" s="7"/>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <x:c r="A16" s="7"/>
       <x:c r="B16" s="8"/>
       <x:c r="C16" s="7"/>
       <x:c r="D16" s="7"/>
       <x:c r="E16" s="7"/>
     </x:row>
     <x:row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <x:c r="A17" s="7"/>
       <x:c r="B17" s="8"/>
-      <x:c r="C17" s="52" t="s">
-        <x:v>62</x:v>
+      <x:c r="C17" s="61" t="s">
+        <x:v>65</x:v>
       </x:c>
-      <x:c r="D17" s="52"/>
+      <x:c r="D17" s="61"/>
       <x:c r="E17" s="40"/>
       <x:c r="F17" s="40"/>
     </x:row>
     <x:row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <x:c r="A18" s="7"/>
       <x:c r="B18" s="8"/>
       <x:c r="C18" s="7"/>
       <x:c r="D18" s="8"/>
       <x:c r="E18" s="7"/>
     </x:row>
     <x:row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <x:c r="A19" s="7"/>
       <x:c r="B19" s="8"/>
       <x:c r="C19" s="7"/>
       <x:c r="D19" s="8"/>
       <x:c r="E19" s="7"/>
     </x:row>
     <x:row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <x:c r="A20" s="7"/>
       <x:c r="B20" s="8"/>
       <x:c r="C20" s="7"/>
       <x:c r="D20" s="8"/>
       <x:c r="E20" s="7"/>
     </x:row>
     <x:row r="21" spans="1:13" x14ac:dyDescent="0.25">
-      <x:c r="A21" s="46" t="s">
+      <x:c r="A21" s="47" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B21" s="46"/>
-[...1 lines deleted...]
-      <x:c r="D21" s="30"/>
+      <x:c r="B21" s="47"/>
+      <x:c r="C21" s="47"/>
+      <x:c r="D21" s="30" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="E21" s="35" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <x:c r="A22" s="47" t="s">
+      <x:c r="A22" s="48" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B22" s="47"/>
-[...1 lines deleted...]
-      <x:c r="D22" s="31"/>
+      <x:c r="B22" s="48"/>
+      <x:c r="C22" s="48"/>
+      <x:c r="D22" s="31" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="E22" s="36" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <x:c r="A23" s="47" t="s">
+      <x:c r="A23" s="48" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B23" s="47"/>
-[...1 lines deleted...]
-      <x:c r="D23" s="29"/>
+      <x:c r="B23" s="48"/>
+      <x:c r="C23" s="48"/>
+      <x:c r="D23" s="29" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="E23" s="34" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13" ht="14.45" x14ac:dyDescent="0.3">
       <x:c r="M24" s="33"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="11">
     <x:mergeCell ref="A23:C23"/>
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
     <x:mergeCell ref="A3:E3"/>
     <x:mergeCell ref="A4:E4"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A7:E7"/>
     <x:mergeCell ref="A21:C21"/>
     <x:mergeCell ref="A22:C22"/>
     <x:mergeCell ref="C17:D17"/>
     <x:mergeCell ref="A6:B6"/>
   </x:mergeCells>
   <x:pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <x:pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
   <x:drawing r:id="rId2"/>
 </x:worksheet>